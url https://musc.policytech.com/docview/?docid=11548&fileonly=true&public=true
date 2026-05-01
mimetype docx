--- v2 (2026-02-27)
+++ v3 (2026-05-01)
@@ -7320,50 +7320,51 @@
     <w:rsid w:val="00F133D8"/>
     <w:rsid w:val="00F176FD"/>
     <w:rsid w:val="00F33AD3"/>
     <w:rsid w:val="00F415D9"/>
     <w:rsid w:val="00F44B87"/>
     <w:rsid w:val="00F51EAC"/>
     <w:rsid w:val="00F76BF3"/>
     <w:rsid w:val="00FA481C"/>
     <w:rsid w:val="00FB2233"/>
     <w:rsid w:val="00FC018A"/>
     <w:rsid w:val="00FC0BBA"/>
     <w:rsid w:val="00FC4BAF"/>
     <w:rsid w:val="00FD7A04"/>
     <w:rsid w:val="00FF3633"/>
     <w:rsid w:val="00FF69F1"/>
   </w:rsids>
   <w:docVars>
     <w:docVar w:name="Date Approved" w:val="Not Set"/>
     <w:docVar w:name="Document Title" w:val="Alcohol Service Policy"/>
     <w:docVar w:name="Effective Date" w:val="Not Set"/>
     <w:docVar w:name="Last External Review Date" w:val="Not Set"/>
     <w:docVar w:name="Last Periodic Review Date" w:val="Not Set"/>
     <w:docVar w:name="Link URL" w:val="https://musc.policytech.com/"/>
     <w:docVar w:name="Original Creation Date" w:val="Not Set"/>
     <w:docVar w:name="PO Department" w:val="Student Health Services"/>
+    <w:docVar w:name="Reference " w:val="U-STU-009"/>
     <w:docVar w:name="Reference #" w:val="U-STU-009"/>
   </w:docVars>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:wrapRight/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w14:docId w14:val="1B40A0AB"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{594E7E58-F90A-47A1-AE90-23B5AB6B14F7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>