--- v3 (2026-05-01)
+++ v4 (2026-06-21)
@@ -4630,51 +4630,111 @@
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t xml:space="preserve">Document Title:  </w:t>
           </w:r>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:instrText xml:space="preserve"> DOCVARIABLE "Document Title" \* MERGEFORMAT </w:instrText>
+            <w:instrText xml:space="preserve"> DOCVARIABLE </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00424FB7">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:instrText>Document_Title</w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00424FB7">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00424FB7">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:instrText>\*</w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00424FB7">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00424FB7">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:instrText>MERGEFORMAT</w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00424FB7">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Alcohol Service Policy</w:t>
           </w:r>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
@@ -4705,51 +4765,99 @@
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t xml:space="preserve">Policy Number:  </w:t>
           </w:r>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:instrText xml:space="preserve"> DOCVARIABLE "Reference #" \* MERGEFORMAT </w:instrText>
+            <w:instrText xml:space="preserve"> DOCVARIABLE </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00424FB7">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:instrText>Reference_</w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00424FB7">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00424FB7">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:instrText>\*</w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00424FB7">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00424FB7">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:instrText>MERGEFORMAT</w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00424FB7">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>U-STU-009</w:t>
           </w:r>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
@@ -5026,51 +5134,99 @@
         </w:p>
         <w:p w:rsidR="000E308C" w:rsidRPr="00424FB7" w:rsidP="000E308C" w14:paraId="1B40A14D" w14:textId="77777777">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:instrText xml:space="preserve"> DOCVARIABLE "Reference #" \* MERGEFORMAT </w:instrText>
+            <w:instrText xml:space="preserve"> DOCVARIABLE </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00424FB7">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:instrText>Reference_</w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00424FB7">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00424FB7">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:instrText>\*</w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00424FB7">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00424FB7">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:instrText>MERGEFORMAT</w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00424FB7">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>U-STU-009</w:t>
           </w:r>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
@@ -5089,51 +5245,111 @@
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:instrText xml:space="preserve"> DOCVARIABLE "Document Title" \* MERGEFORMAT </w:instrText>
+            <w:instrText xml:space="preserve"> DOCVARIABLE </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00424FB7">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:instrText>Document_Title</w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00424FB7">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00424FB7">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:instrText>\*</w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00424FB7">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00424FB7">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:instrText>MERGEFORMAT</w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00424FB7">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Alcohol Service Policy</w:t>
           </w:r>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
@@ -7314,58 +7530,60 @@
     <w:rsid w:val="00ED0B44"/>
     <w:rsid w:val="00EF23A7"/>
     <w:rsid w:val="00EF3580"/>
     <w:rsid w:val="00EF4D6D"/>
     <w:rsid w:val="00F034A7"/>
     <w:rsid w:val="00F07A79"/>
     <w:rsid w:val="00F133D8"/>
     <w:rsid w:val="00F176FD"/>
     <w:rsid w:val="00F33AD3"/>
     <w:rsid w:val="00F415D9"/>
     <w:rsid w:val="00F44B87"/>
     <w:rsid w:val="00F51EAC"/>
     <w:rsid w:val="00F76BF3"/>
     <w:rsid w:val="00FA481C"/>
     <w:rsid w:val="00FB2233"/>
     <w:rsid w:val="00FC018A"/>
     <w:rsid w:val="00FC0BBA"/>
     <w:rsid w:val="00FC4BAF"/>
     <w:rsid w:val="00FD7A04"/>
     <w:rsid w:val="00FF3633"/>
     <w:rsid w:val="00FF69F1"/>
   </w:rsids>
   <w:docVars>
     <w:docVar w:name="Date Approved" w:val="Not Set"/>
     <w:docVar w:name="Document Title" w:val="Alcohol Service Policy"/>
+    <w:docVar w:name="Document_Title" w:val="Alcohol Service Policy"/>
     <w:docVar w:name="Effective Date" w:val="Not Set"/>
     <w:docVar w:name="Last External Review Date" w:val="Not Set"/>
     <w:docVar w:name="Last Periodic Review Date" w:val="Not Set"/>
     <w:docVar w:name="Link URL" w:val="https://musc.policytech.com/"/>
+    <w:docVar w:name="Link_URL" w:val="https://musc.policytech.com/"/>
     <w:docVar w:name="Original Creation Date" w:val="Not Set"/>
     <w:docVar w:name="PO Department" w:val="Student Health Services"/>
-    <w:docVar w:name="Reference " w:val="U-STU-009"/>
     <w:docVar w:name="Reference #" w:val="U-STU-009"/>
+    <w:docVar w:name="Reference_" w:val="U-STU-009"/>
   </w:docVars>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:wrapRight/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w14:docId w14:val="1B40A0AB"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{594E7E58-F90A-47A1-AE90-23B5AB6B14F7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>