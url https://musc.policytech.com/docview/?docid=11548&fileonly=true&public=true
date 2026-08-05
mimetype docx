--- v4 (2026-06-21)
+++ v5 (2026-08-05)
@@ -2778,51 +2778,51 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00972768" w:rsidRPr="00DE2660" w:rsidP="009F329D" w14:paraId="07B923FD" w14:textId="5FC39008">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:right="-630"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId4" w:history="1">
         <w:r w:rsidRPr="00BD62FC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           </w:rPr>
-          <w:t xml:space="preserve">Professionalism and Standards of Conduct for Student Organizations </w:t>
+          <w:t xml:space="preserve">U-ASTU – Professionalism and Standards of Conduct for Student Organizations </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidR="009F329D" w:rsidRPr="009F329D" w:rsidP="009F329D" w14:paraId="0B20AC70" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1080" w:right="-630"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00972768" w:rsidRPr="00961FB3" w:rsidP="00972768" w14:paraId="64A65EA6" w14:textId="6C7978EA">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1080" w:right="-630"/>
         <w:textAlignment w:val="baseline"/>
@@ -2859,88 +2859,88 @@
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00972768" w:rsidRPr="009F329D" w:rsidP="009F329D" w14:paraId="34CA2550" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:right="-630"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId6" w:history="1">
         <w:r w:rsidRPr="00BD62FC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
-          <w:t>Recognized Student Organizations</w:t>
+          <w:t>U-ASTU – Recognized Student Organizations</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidR="009F329D" w:rsidP="009F329D" w14:paraId="68CB722E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1080" w:right="-630"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00972768" w:rsidP="00972768" w14:paraId="4A064A13" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1080" w:right="-630"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidRPr="00EF23A7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
-          <w:t>Professionalism and Standards of Conduct for Students</w:t>
+          <w:t>U-ASTU – Professionalism and Standards of Conduct for Students</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidR="00972768" w:rsidP="00972768" w14:paraId="6E5496D6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:right="-630"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00972768" w:rsidP="00972768" w14:paraId="3E2B8B13" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720" w:right="-630"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -3161,51 +3161,51 @@
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00972768" w:rsidRPr="00B95A18" w:rsidP="00972768" w14:paraId="0F3053FB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1080" w:right="-630"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00B95A18">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
-          <w:t>Professionalism and Standards of Conduct for Students</w:t>
+          <w:t>U-ASTU – Professionalism and Standards of Conduct for Students</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidR="00972768" w:rsidRPr="00B95A18" w:rsidP="00972768" w14:paraId="4C12886F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1080" w:right="-630"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00972768" w:rsidRPr="00BD62FC" w:rsidP="00972768" w14:paraId="7E08E71F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
@@ -4710,51 +4710,61 @@
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t>Alcohol Service Policy</w:t>
+            <w:t>U-ASTU – Alcohol</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00424FB7">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> Service Policy</w:t>
           </w:r>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w14:paraId="1B40A13F" w14:textId="77777777" w:rsidTr="00DD5721">
       <w:tblPrEx>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPrEx>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5395" w:type="dxa"/>
         </w:tcPr>
         <w:p w:rsidR="00112C01" w:rsidP="00112C01" w14:paraId="1B40A13D" w14:textId="77777777">
           <w:pPr>
@@ -5325,51 +5335,61 @@
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t>Alcohol Service Policy</w:t>
+            <w:t>U-ASTU – Alcohol</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00424FB7">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> Service Policy</w:t>
           </w:r>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w14:paraId="1B40A151" w14:textId="77777777" w:rsidTr="005C1A66">
       <w:tblPrEx>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPrEx>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="11016" w:type="dxa"/>
           <w:gridSpan w:val="5"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
@@ -7530,51 +7550,51 @@
     <w:rsid w:val="00ED0B44"/>
     <w:rsid w:val="00EF23A7"/>
     <w:rsid w:val="00EF3580"/>
     <w:rsid w:val="00EF4D6D"/>
     <w:rsid w:val="00F034A7"/>
     <w:rsid w:val="00F07A79"/>
     <w:rsid w:val="00F133D8"/>
     <w:rsid w:val="00F176FD"/>
     <w:rsid w:val="00F33AD3"/>
     <w:rsid w:val="00F415D9"/>
     <w:rsid w:val="00F44B87"/>
     <w:rsid w:val="00F51EAC"/>
     <w:rsid w:val="00F76BF3"/>
     <w:rsid w:val="00FA481C"/>
     <w:rsid w:val="00FB2233"/>
     <w:rsid w:val="00FC018A"/>
     <w:rsid w:val="00FC0BBA"/>
     <w:rsid w:val="00FC4BAF"/>
     <w:rsid w:val="00FD7A04"/>
     <w:rsid w:val="00FF3633"/>
     <w:rsid w:val="00FF69F1"/>
   </w:rsids>
   <w:docVars>
     <w:docVar w:name="Date Approved" w:val="Not Set"/>
     <w:docVar w:name="Document Title" w:val="Alcohol Service Policy"/>
-    <w:docVar w:name="Document_Title" w:val="Alcohol Service Policy"/>
+    <w:docVar w:name="Document_Title" w:val="U-ASTU – Alcohol Service Policy"/>
     <w:docVar w:name="Effective Date" w:val="Not Set"/>
     <w:docVar w:name="Last External Review Date" w:val="Not Set"/>
     <w:docVar w:name="Last Periodic Review Date" w:val="Not Set"/>
     <w:docVar w:name="Link URL" w:val="https://musc.policytech.com/"/>
     <w:docVar w:name="Link_URL" w:val="https://musc.policytech.com/"/>
     <w:docVar w:name="Original Creation Date" w:val="Not Set"/>
     <w:docVar w:name="PO Department" w:val="Student Health Services"/>
     <w:docVar w:name="Reference #" w:val="U-STU-009"/>
     <w:docVar w:name="Reference_" w:val="U-STU-009"/>
   </w:docVars>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:wrapRight/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w14:docId w14:val="1B40A0AB"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{594E7E58-F90A-47A1-AE90-23B5AB6B14F7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">