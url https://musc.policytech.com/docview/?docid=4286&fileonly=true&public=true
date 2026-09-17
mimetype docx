--- v3 (2026-07-19)
+++ v4 (2026-09-17)
@@ -1,4802 +1,4479 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/item1.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
   <!-- Generated by Aspose.Words for .NET 25.12.0 -->
   <w:body>
-    <w:p w:rsidR="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE6204B" w14:textId="2BA4087B">
+    <w:p w:rsidR="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D4435C7" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Part 2: Inquiries and Investigations</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0007710B" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="4EE611E0" w14:textId="77777777">
-[...14 lines deleted...]
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+    <w:p w:rsidR="0007710B" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D4435C8" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D4435C9" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF6B0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>V.A. Assessment of Allegations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D4435CA" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D4435CB" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF6B0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>After receiving the allegation of misconduct, the RIO will assess it and determine within seven days if it meets the definition of research misconduct as defined in II. V. of this document and if it is sufficiently credible and specific so that sufficient evidence may be identified to proceed with an inquiry.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D4435CC" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D4435CD" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF6B0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>V.B. Sequestration of Evidence</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D4435CE" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D4435CF" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF6B0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>At the time that or shortly before the respondent is notified of the allegation, the RIO shall obtain custody of, inventory, and sequester in a secure location the research evidence thought necessary to conduct the research proceeding. [42 CFR § 93.305(a)]. This will be accomplished with the assistance of other individuals e.g. the RIC Chair, RIC Administrator, and Chair of the respondent’s department.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D4435D0" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D4435D1" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF6B0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>V.C. Notification of the Respondent</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D4435D2" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D4435D3" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF6B0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>At the time of sequestration of evidence, the RIO will notify the respondent in writing of the allegation, provide him/her with a copy of the inventory of material secured, and copies of the applicable policies and procedures. A similar notification will be made to additional respondents that are identified.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D4435D4" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D4435D5" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF6B0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>V.D. Configuration of the Committee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D4435D6" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D4435D7" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF6B0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The RIO will contact the members of the RIC regarding their ability to serve as the inquiry committee. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF6B0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The respondent will also be provided with a list of members. Members themselves or respondents may request removal from the committee if there are unresolved conflicts of interest. Replacement and/or additional members should be appointed as needed replace those with real or apparent conflicts of interest and to provide appropriate scientific expertise to conduct the inquiry. The RIO in consultation with the RIC, and other institutional officials as appropriate, will appoint other members.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D4435D8" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D4435D9" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF6B0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>V.E. Presentatio</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF6B0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>n of the Charge to the Committee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D4435DA" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D4435DB" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF6B0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>At the first meeting of the inquiry committee to address the allegation of research misconduct in question, the RIO will present the charge. The charge will include the allegations and the purpose and scope of the inquiry. The committee will also be informed of its responsibility to prepare a written report that meets the requirements of this policy and 42 CFR § 93.309(a). The RIO will discuss the charge with the committee, answer questions, assist with the development of p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF6B0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lans to conduct the inquiry within the time limit, and emphasize the need to maintain confidentiality.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D4435DC" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D4435DD" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF6B0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>V.F. Conduct of the Inquiry</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D4435DE" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D4435DF" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF6B0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The inquiry committee will interview individuals who can provide pertinent information normally beginning with the complainant, then the respondent, and finally other witnesses. Relevant research evidence is also examined. Testimonies and evidence are evaluated to determine if there is sufficient evidence of possible research misconduct to recommend that an investigation be co</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF6B0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nducted. Throughout this process the RIO and institutional counsel will be present or available to provide advice.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D4435E0" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D4435E1" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF6B0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>V.G. Time for Completion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D4435E2" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D4435E3" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF6B0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The inquiry process including preparation of the final inquiry report and decision of the DO regarding conduct of an investigation must be completed within 60 calendar days of the initiation of the inquiry i.e. the date of the first meeting of the inquiry committee. If additional time is required, the extension must be approved by the RIO and documentation of the reas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF6B0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ons included in the report. Both the complainant and respondent will be notified of any extension.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D4435E4" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D4435E5" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF6B0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VI. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="INQUIRYREPORT"/>
+      <w:r w:rsidRPr="00DF6B0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>THE INQUIRY REPORT</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE6204C" w14:textId="77777777">
-[...709 lines deleted...]
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE6206A" w14:textId="77777777">
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D4435E6" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D4435E7" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>VI.A. Elements</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE6206B" w14:textId="77777777">
-[...15 lines deleted...]
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE6206C" w14:textId="77777777">
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D4435E8" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D4435E9" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The inquiry report should include the following information:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE6206D" w14:textId="77777777">
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D4435EA" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="220"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>names and positions of the committee members and any ex</w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE6206E" w14:textId="77777777">
+        <w:t>names and positions of the committee members and any experts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D4435EB" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="220"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>name and position of the respondent(s)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE6206F" w14:textId="77777777">
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D4435EC" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="220"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>list of the allegations</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE62070" w14:textId="77777777">
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D4435ED" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="220"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>grant support in particular PHS support to include grant numbers, applications, related contracts and publications listing support</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE62071" w14:textId="77777777">
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D4435EE" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="220"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>list of the research evidence reviewed</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE62072" w14:textId="77777777">
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D4435EF" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="220"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>list of individua</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ls interviewed and summaries of each testimony</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE62073" w14:textId="77777777">
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D4435F0" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="220"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the committee’s recommendation on conducting an investigation</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE62074" w14:textId="77777777">
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D4435F1" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="220"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the evidence supporting the recommendation</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE62075" w14:textId="77777777">
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D4435F2" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="220"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>other actions that should be taken if an investigation is not recommended</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE62076" w14:textId="77777777">
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D4435F3" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="220"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>reasons for extension of the i</w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE62077" w14:textId="77777777">
+        <w:t>reasons for extension of the inquiry beyond 60 days, if applicable</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D4435F4" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="220"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>complainant and respondent comments on the draft report or portions thereof</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE62078" w14:textId="77777777">
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D4435F5" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>These comments may be used to prepare the final report.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE62079" w14:textId="77777777">
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D4435F6" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE6207A" w14:textId="77777777">
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D4435F7" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The RIO and institutional counsel should review the final report. Modifications should</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> be made if necessary and appropriate.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE6207B" w14:textId="77777777">
-[...13 lines deleted...]
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE6207C" w14:textId="77777777">
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D4435F8" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D4435F9" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>VI.B. Notification of the Respondent and Complainant</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE6207D" w14:textId="77777777">
-[...61 lines deleted...]
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE62080" w14:textId="77777777">
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D4435FA" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D4435FB" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF6B0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The entire draft inquiry report must be provided to the respondent for review while the complainant may be permitted to review the committee recommendation, his/her own testimony, and other portions of the report if useful feedback might be obtained. All comments should be returned within 7 calendar days of receipt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D4435FC" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D4435FD" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>VI.C. Institutional Decision and Notification</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE62081" w14:textId="77777777">
-[...15 lines deleted...]
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE62082" w14:textId="77777777">
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D4435FE" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D4435FF" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="220"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The RIO will transmit the final report includin</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>g any comments to the DO who will then determine if an investigation is warranted.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE62083" w14:textId="77777777">
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D443600" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="220"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The RIO will then provide the DO’s written decision to the respondent, the complainant, and all appropriate institutional officials.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE62084" w14:textId="77777777">
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D443601" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="220"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>The RIO will provide the final report wi</w:t>
-[...7 lines deleted...]
-        <w:t>thin 30 days to the ORI in cases where PHS support is involved and the DO has made the written decision that an investigation is warranted. The decision to open an investigation must be made on or before the date that the investigation begins. [42 CFR § 93</w:t>
+        <w:t>The RIO will provide the final report within 30 days to the ORI in cases where PHS support is involved and the DO has made the written decision that an investigation is warranted. The decision to open an investigation must be made on or before the date that the investigation begins. [42 CFR § 93</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.304(d)]. Additional information will be provided upon request. [42 CFR § 93.309(b)] as will notification of any special circumstances that may exist. [42 CFR § 93.309(d)]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE62085" w14:textId="77777777">
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D443602" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="220"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE62086" w14:textId="77777777">
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D443603" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>VI.D. Record Retention</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE62087" w14:textId="77777777">
-[...15 lines deleted...]
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE62088" w14:textId="77777777">
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D443604" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D443605" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="220"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Decision to conduct an investigation – All records and evid</w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE62089" w14:textId="77777777">
+        <w:t>Decision to conduct an investigation – All records and evidence must be retained for use in the subsequent investigation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D443606" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="220"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Decision to not conduct an investigation - Sufficiently detailed documentation of inquiries must be retained in a secure place for a minimum of seven years in the event that the ORI wishes to a</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ssess a decision not to investigate.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE6208A" w14:textId="77777777">
-[...15 lines deleted...]
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE6208B" w14:textId="77777777">
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D443607" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D443608" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>VI.E. Protection of Reputations</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE6208C" w14:textId="77777777">
-[...51 lines deleted...]
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE6208F" w14:textId="77777777">
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D443609" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D44360A" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF6B0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>If the decision is made to not proceed to the investigation stage, the RIO must take all reasonable and practical steps, if requested and as appropriate, to restore a respondent’s reputation. [42 CFR § 93.304(k)]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D44360B" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D44360C" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">VII. </w:t>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="CONDUCTINVEST"/>
+      <w:bookmarkStart w:id="1" w:name="CONDUCTINVEST"/>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>CONDUCTING THE INVESTIGATION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
-[...17 lines deleted...]
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE62091" w14:textId="77777777">
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D44360D" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D44360E" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>VII.A. Initiation and Purpose</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE62092" w14:textId="77777777">
-[...15 lines deleted...]
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE62093" w14:textId="77777777">
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D44360F" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D443610" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The investigation must begin within 30 calendar days after the DO has determined that, based on the findings of the inquiry, that the investigation is warranted.</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The purpose of the investigation is to examine the evidence in depth to determine if misconduct has been committed, by whom, and to what extent. In addition, the investigation will determine if there are additional instances of possible research misconduc</w:t>
-[...7 lines deleted...]
-        <w:t>t that would justify broadening the scope of the investigation beyond that covered in the initial allegation. If clinical trials are involved and there is the potential for harm to human subjects or the general public, or if the research forms the basis fo</w:t>
+        <w:t xml:space="preserve"> The purpose of the investigation is to examine the evidence in depth to determine if misconduct has been committed, by whom, and to what extent. In addition, the investigation will determine if there are additional instances of possible research misconduct that would justify broadening the scope of the investigation beyond that covered in the initial allegation. If clinical trials are involved and there is the potential for harm to human subjects or the general public, or if the research forms the basis fo</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>r public policy, clinical practice, or public health practice, expansion of the scope is particularly important. The investigation must result in a report of its findings. [42 CFR § 93.310 and § 93.313]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE62094" w14:textId="77777777">
-[...15 lines deleted...]
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE62095" w14:textId="77777777">
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D443611" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D443612" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>VII.B. Sequestration of Evidence</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE62096" w14:textId="77777777">
-[...42 lines deleted...]
-        <w:t xml:space="preserve"> the respondent of the allegations, the RIO will take all reasonable and practical steps to obtain custody of, inventory, and sequester in a secure location any research evidence that was not previously sequestered during the inquiry stage becomes known or</w:t>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D443613" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D443614" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF6B0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Prior to notifying the respondent of the allegations, the RIO will take all reasonable and practical steps to obtain custody of, inventory, and sequester in a secure location any research evidence that was not previously sequestered during the inquiry stage becomes known or</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> relevant including that thought to be needed to investigate any additional allegations or instances of possible misconduct that have resulted in broadening of the scope of the investigation. [42 CFR § 93.310(d)]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE62098" w14:textId="77777777">
-[...67 lines deleted...]
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE6209B" w14:textId="77777777">
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D443615" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D443616" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF6B0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>VII.C. Notifications [42 CFR § 93.310(b) and (c)]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D443617" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D443618" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>On or before the initiation date of the investigation, the RIO shall make the following notifications:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE6209C" w14:textId="77777777">
-[...13 lines deleted...]
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE6209D" w14:textId="77777777">
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D443619" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D44361A" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="630" w:hanging="270"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1. The ORI Director shall be notified of the decision to begin the investigation. A copy of the inquiry report should accompany the notificatio</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>n.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE6209E" w14:textId="77777777">
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D44361B" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="630" w:hanging="270"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2. The respondent shall be notified of the decision to begin an investigation and the allegations to be investigated including any new allegations not addressed in the inquiry. This notification must be written.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE6209F" w14:textId="77777777">
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D44361C" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="630" w:hanging="270"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>3. In addition, the respondent will be gi</w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE620A0" w14:textId="77777777">
+        <w:t>3. In addition, the respondent will be given a list of any additional proposed members of the committee and given no more than 7 calendar days to object to a member because of a conflict of interest. The institution will make the final determination of the existence of a conflict.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D44361D" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="630" w:hanging="270"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE620A1" w14:textId="77777777">
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D44361E" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>VII.D. Configu</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ration of the Committee</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE620A2" w14:textId="77777777">
-[...59 lines deleted...]
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE620A5" w14:textId="77777777">
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D44361F" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D443620" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF6B0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The RIO will contact members of the inquiry committee regarding their ability to serve on the investigation committee. Replacement and/or additional members should be appointed as needed to replace those unable to serve e.g. because of conflict of interest concerns and to provide any additional expertise needed to address issues that resulted in a broadened scope for the investigation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D443621" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D443622" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Other members will be appointed by the RIO in consultation with the inquiry committee and other i</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nstitutional officials as appropriate.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE620A6" w14:textId="77777777">
-[...15 lines deleted...]
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE620A7" w14:textId="77777777">
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D443623" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D443624" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>VII.E. Presentation of the Charge to the Committee</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE620A8" w14:textId="77777777">
-[...77 lines deleted...]
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE620AB" w14:textId="77777777">
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D443625" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D443626" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF6B0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>At the first meeting of the investigation committee, the RIO will present the charge after review of the inquiry report. The charge will include the initial allegations as well as any additional allegations and issues identified during the course of the inquiry; and the purpose and scope of the investigation. The original and any additional respondents will be identified. The committee also will be informed of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF6B0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> its responsibility to conduct the investigation as described in VII.F. and to prepare a written report that meets the requirements of this policy and 42 CFR § 93.309(a). The RIO will discuss the charge with the committee, answer questions, assist with the development of plans to conduct the inquiry within the time limit, and emphasize the need to maintain confidentiality.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D443627" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D443628" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>VII.F. Conduct of the Investigation</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE620AC" w14:textId="77777777">
-[...15 lines deleted...]
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE620AD" w14:textId="77777777">
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D443629" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D44362A" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The investigation committee will take the following steps to conduct an investigation that is thor</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ough, impartial, unbiased, confidential, and permits the writing of the final report as described in VIII. Throughout this process the RIO and institutional counsel will be present or available to provide advice. The committee will:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE620AE" w14:textId="77777777">
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D44362B" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="220"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Interview each responde</w:t>
-[...7 lines deleted...]
-        <w:t>nt, complainant, and other individuals who may be able to give relevant information as determined from the interview and as identified by the respondent. Each individual will be provided with a recording or transcript of his/her interview for review and co</w:t>
+        <w:t>Interview each respondent, complainant, and other individuals who may be able to give relevant information as determined from the interview and as identified by the respondent. Each individual will be provided with a recording or transcript of his/her interview for review and co</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>rrection. The corrected testimony will be made part of the record of the investigation.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE620AF" w14:textId="77777777">
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D44362C" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="220"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Examine research evidence pertinent to each allegation so that the decision made regarding each allegation is supported by a preponderance of the evidence.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE620B0" w14:textId="77777777">
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D44362D" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="220"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pursue </w:t>
-[...26 lines deleted...]
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE620B2" w14:textId="77777777">
+        <w:t>Pursue additional issues/allegations that might arise/be received during the course of the investigations as described in VII F. 1 and 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D44362E" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D44362F" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>VII.G. Time for Completion</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE620B3" w14:textId="77777777">
-[...15 lines deleted...]
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE620B4" w14:textId="77777777">
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D443630" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D443631" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The investigation process including preparation of the final report and sending it to ORI is to </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>be completed within 120 days of the start of the process if research involving PHS support is concerned. Should the RIO determine that additional time is needed, s/he may submit a written request for an extension to ORI. This request must include the reaso</w:t>
-[...20 lines deleted...]
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE620B6" w14:textId="77777777">
+        <w:t>be completed within 120 days of the start of the process if research involving PHS support is concerned. Should the RIO determine that additional time is needed, s/he may submit a written request for an extension to ORI. This request must include the reason(s) for the delay. If an extension is granted, the RIO will ensure that periodic progress reports are filed as directed. [42 CFR § 93.311]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D443632" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D443633" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">VIII. </w:t>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="INVESTREPORT"/>
+      <w:bookmarkStart w:id="2" w:name="INVESTREPORT"/>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>THE INVESTIGATION REPORT</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
-[...17 lines deleted...]
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE620B8" w14:textId="77777777">
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D443634" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D443635" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>VIII.A. Elements</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE620B9" w14:textId="77777777">
-[...15 lines deleted...]
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE620BA" w14:textId="77777777">
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D443636" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D443637" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The investigation report must include the following information: </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[42 CFR § 93.313] nature and specifics of the allegations included in the charge to the committee</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE620BB" w14:textId="77777777">
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D443638" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="220"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>PHS support including grant numbers, applications, and related contracts and publications listing this support</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE620BC" w14:textId="77777777">
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D443639" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="220"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>list of research evidence secured along with identification of an a summary of that which was reviewed</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE620BD" w14:textId="77777777">
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D44363A" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="220"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">statement of finding for each individual allegation that includes the type of misconduct (falsification, fabrication, or plagiarism), and whether it was </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">intentional, knowing or done in reckless disregard; summarized supportive facts and analyses including the merits or reasonable respondent explanations; individual(s) responsible for the misconduct; PHS support both current and known applications; pending </w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE620BE" w14:textId="77777777">
+        <w:t>intentional, knowing or done in reckless disregard; summarized supportive facts and analyses including the merits or reasonable respondent explanations; individual(s) responsible for the misconduct; PHS support both current and known applications; pending proposals with non-PHS federal agencies; and if correction or retraction of any publications is needed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D44363B" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="220"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>comments made by the respondent and complainant on the draft report.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE620BF" w14:textId="77777777">
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D44363C" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Other items to be included in the investigation report are:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE620C0" w14:textId="77777777">
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D44363D" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="220"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">names and positions of </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the committee members and any experts</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE620C1" w14:textId="77777777">
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D44363E" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="220"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>name and position of each respondent</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE620C2" w14:textId="77777777">
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D44363F" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="220"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>reasons for extension of the investigation beyond 120 days</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE620C3" w14:textId="77777777">
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D443640" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="220"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>recommended institutional actions</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE620C4" w14:textId="77777777">
-[...45 lines deleted...]
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE620C6" w14:textId="77777777">
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D443641" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF6B0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The RIO and institutional counsel should review the final report. Modifications should be made if necessary and appropriate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D443642" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D443643" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>VIII.B. Notification of the Respondent and Complainant</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE620C7" w14:textId="77777777">
-[...15 lines deleted...]
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE620C8" w14:textId="77777777">
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D443644" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D443645" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The respondent must be provided with the draft report along with a copy of or supervised access to the evidence on which the report is based. All comments must be</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> returned within 30 days of the date on which the report was received. These comments must be considered in the final report and a copy of them attached to the report. [42 CFR §93.312(a)].</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE620C9" w14:textId="77777777">
-[...40 lines deleted...]
-        <w:t>rmine on a case-by-case basis to provide complainant with a copy of the draft report or portions thereof for review. If provided, all comments must be returned within 30 days of the date on which the report was received. These comments must be considered i</w:t>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D443646" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D443647" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF6B0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The investigation committee in consultation with the RIO will determine on a case-by-case basis to provide complainant with a copy of the draft report or portions thereof for review. If provided, all comments must be returned within 30 days of the date on which the report was received. These comments must be considered i</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>n the final report and a copy of them attached to the report. [42 CFR §93.312(b)]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE620CB" w14:textId="77777777">
-[...13 lines deleted...]
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE620CC" w14:textId="77777777">
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D443648" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D443649" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Both respondent and, if applicable, complainant will be reminded that the draft reports are confidential </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>and may be asked to sign a confidentiality agreement or to come to t</w:t>
-[...26 lines deleted...]
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE620CE" w14:textId="77777777">
+        <w:t>and may be asked to sign a confidentiality agreement or to come to the office of the RIO to review the report.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D44364A" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D44364B" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>VIII.C. Institutional Decision and Notification</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE620CF" w14:textId="77777777">
-[...15 lines deleted...]
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE620D0" w14:textId="77777777">
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D44364C" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D44364D" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="220"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The RIO will transmit the final report including any comments to the DO.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE620D1" w14:textId="77777777">
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D44364E" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="220"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The DO will provide in writing his/her final decision that has been made based on the </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>preponderance of the evidence and on behalf of the institution regarding acceptance of the report, its findings, and recommended institutional actions. If the determinations differ from that in the investigation report, the DO will explain the basis of his</w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE620D2" w14:textId="77777777">
+        <w:t>preponderance of the evidence and on behalf of the institution regarding acceptance of the report, its findings, and recommended institutional actions. If the determinations differ from that in the investigation report, the DO will explain the basis of his/her decision. The DO may also return the report to the investigation committee with a request for further fact-finding or analysis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D44364F" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="220"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The RIO will provide the DO’s determination in writing to the respondent, and complainant. If there has been a finding of m</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>isconduct, the respondent will also be informed that an institutional appeals process is not available.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE620D3" w14:textId="77777777">
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D443650" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="220"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>In cases where PHS support is involved and within the 120 days allotted for completion of the investigation unless an extension has been granted, the RI</w:t>
-[...26 lines deleted...]
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE620D5" w14:textId="77777777">
+        <w:t>In cases where PHS support is involved and within the 120 days allotted for completion of the investigation unless an extension has been granted, the RIO will provide ORI with the final report including all attachments, the determination of the DO, and any pending or completed administrative actions against the respondent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D443651" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D443652" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>VIII.D. Cooperation with the ORI including Record Provision and Retention</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE620D6" w14:textId="77777777">
-[...15 lines deleted...]
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE620D7" w14:textId="77777777">
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D443653" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D443654" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The ins</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>titution will continue to cooperate with ORI during any oversight review as described under 42 CFR Subpart D or hearings and appeals as described under 42 CFR Subpart E. [42 CFR § 93.304(m)]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE620D8" w14:textId="77777777">
-[...61 lines deleted...]
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE620DB" w14:textId="77777777">
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D443655" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D443656" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF6B0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>If requested, the RIO must provide the ORI with records of misconduct proceedings as defined in 42 CFR § 93.317(a). This includes transcripts or recordings of all interviews and their results. In addition, the RIO is responsible for providing other information, documentation, evidence, or clarifications requested by OR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF6B0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>I for its review of institutional research misconduct proceedings or its own review of an allegation of misconduct. [42 CFR § 93.300(g), 93.403(b) and (d). These records must be securely retained for at least seven years following completion of the institutional research misconduct proceeding or related PHS proceeding unless ORI has provided written advisement that the records no longer need to be retained or custody of these records has already been transferred to HHS. [42 CFR § 93.317(b)]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D443657" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D443658" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">IX. </w:t>
       </w:r>
-      <w:bookmarkStart w:id="4" w:name="PREMATCOMPLETION"/>
+      <w:bookmarkStart w:id="3" w:name="PREMATCOMPLETION"/>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>PREMATURE C</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>OMPLETION OF CASES</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D443659" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D44365A" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF6B0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>If the institution plans to terminate an inquiry or investigation for any reason without completing all the requirements of the PHS regulation, 42 CFR § 93 if PHS support is involved, the RIO must notify the ORI in advance for consultation and advice. Reasons may include admission of guilt by the respondent, settlement with the respondent, or any other reason other than 1) closure at the inquiry stage because an investigation is not warranted or 2) a finding of no misconduct at the inves</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF6B0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tigation stage.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D44365B" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF6B0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">X. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="INSTITUTACTIONS"/>
+      <w:r w:rsidRPr="00DF6B0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>INSTITUTIONAL ADMINISTRATIVE ACTIONS</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE620DC" w14:textId="77777777">
-[...133 lines deleted...]
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE620E1" w14:textId="77777777">
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D44365C" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D44365D" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF6B0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The Medical University of South Carolina will take appropriate administrative actions against individuals for whom the DO has supported a finding of misconduct made by the investigation committee. These actions may be taken following recommendations of this committee and in consultation with the RIO. Possible actions may include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D44365E" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="220"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">withdrawal or correction of all pending or published abstracts and papers emanating from the </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>research in which the resear</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ch misconduct was found</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE620E2" w14:textId="77777777">
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D44365F" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="220"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">removal of the individual(s) responsible for the misconduct from a particular project, letter or reprimand, special monitoring of future work, probation, suspension, salary reduction, or initiation of steps leading to possible rank </w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE620E3" w14:textId="77777777">
+        <w:t>removal of the individual(s) responsible for the misconduct from a particular project, letter or reprimand, special monitoring of future work, probation, suspension, salary reduction, or initiation of steps leading to possible rank reduction or termination of employment or release from an academic program</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D443660" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="220"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>restitution of funds to the grantor agency as appropriate</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE620E4" w14:textId="77777777">
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D443661" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="220"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>other actions appropriate to the research misconduct</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE620E5" w14:textId="77777777">
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D443662" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">These actions are separate from any actions that may be taken by or </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>sanctions imposed as HHS administrative actions. These latter actions along with the findings of research misconduct will be described in the written charge letter sent to the respondent in misconduct cases involving PHS support. It may be issued jointly b</w:t>
-[...20 lines deleted...]
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE620E7" w14:textId="77777777">
+        <w:t>sanctions imposed as HHS administrative actions. These latter actions along with the findings of research misconduct will be described in the written charge letter sent to the respondent in misconduct cases involving PHS support. It may be issued jointly by the ORI and the debarring official. [42 CFR § 93.202]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D443663" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D443664" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">XI. </w:t>
       </w:r>
-      <w:bookmarkStart w:id="6" w:name="OTHERCONSID"/>
+      <w:bookmarkStart w:id="5" w:name="OTHERCONSID"/>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>OTHER CONSIDERATIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
-[...17 lines deleted...]
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE620E9" w14:textId="77777777">
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D443665" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D443666" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>XI.A. Termination of Institutional Employment or Resignation Prior to Completing Inquiry or Investigation</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE620EA" w14:textId="77777777">
-[...15 lines deleted...]
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE620EB" w14:textId="77777777">
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D443667" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D443668" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A respondent may terminate his position by resignation or otherwis</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">e at any point in the misconduct proceedings after the allegation has been reported. This does not preclude or terminate those proceedings or limit any institutional responsibilities. It is expected that the respondent will participate in the process, but </w:t>
-[...26 lines deleted...]
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE620ED" w14:textId="77777777">
+        <w:t>e at any point in the misconduct proceedings after the allegation has been reported. This does not preclude or terminate those proceedings or limit any institutional responsibilities. It is expected that the respondent will participate in the process, but if the individual refuses, the RIO and any inquiry or investigation committee will use their best efforts to reach a conclusion. Any failure to cooperation and the effect that this had will be noted in any reports.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D443669" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D44366A" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>XI.B. Restoration of the Respondent's Re</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>putation</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE620EE" w14:textId="77777777">
-[...42 lines deleted...]
-        <w:t xml:space="preserve"> § 93.304(k)]. Actions should first be approved by the DO and may include notifying all individuals aware of or involved in the investigation of the finding, publicizing the finding in any forum in which the allegation had previously been publicized, and r</w:t>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D44366B" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D44366C" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF6B0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>If there is a finding of no research misconduct with ORI concurrence, if required by 42 CFR § 93, the RIO must undertake all reasonable and practical efforts to restore the respondent’s reputation if requested to do so by that individual. [42 CFR § 93.304(k)]. Actions should first be approved by the DO and may include notifying all individuals aware of or involved in the investigation of the finding, publicizing the finding in any forum in which the allegation had previously been publicized, and r</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>emoving reference to the allegation from the respondent’s personnel file.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE620F0" w14:textId="77777777">
-[...15 lines deleted...]
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE620F1" w14:textId="77777777">
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D44366D" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D44366E" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>XI.C. Protection of the Complainant, Witnesses, and Committee Members</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE620F2" w14:textId="77777777">
-[...77 lines deleted...]
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE620F5" w14:textId="77777777">
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D44366F" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D443670" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF6B0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The RIO will also take reasonable and steps to protect the complainant and others who have acted in good faith in making allegations or in participating in or cooperating with inquiries and investigations. These steps should be taken throughout the research misconduct proceeding and upon its completion regardless of the final outcome. Both the position and reputat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF6B0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ion of these individuals should be protected and steps should be taken to counter potential or actual retaliation against them. [42 CFR § 93.304(l)] After consultation with the RIO and involved parties, the DO will determine what steps need to be taken. The RIO will implement approved actions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D443671" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D443672" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>XI.D. Allegations Not Made in Good Faith</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE620F6" w14:textId="77777777">
-[...15 lines deleted...]
-    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE620F7" w14:textId="77777777">
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D443673" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF6B0D" w:rsidRPr="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="0D443674" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>If the DO determines the absence of good faith on the part of the complainant, witness or inquiry or investigation committee member, s/he will determine if any administrative</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF6B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> action should be taken against the person who failed to act in good faith.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidSect="00FA481C">
-      <w:headerReference w:type="default" r:id="rId5"/>
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId9"/>
+      <w:headerReference w:type="even" r:id="rId5"/>
+      <w:headerReference w:type="default" r:id="rId6"/>
+      <w:footerReference w:type="even" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:headerReference w:type="first" r:id="rId9"/>
+      <w:footerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="533" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="decorative"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
-    <w:family w:val="decorative"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
-    <w:charset w:val="4E"/>
-[...2 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="-23708256"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w:rsidR="001414E0" w:rsidP="00C944F1" w14:paraId="1AE620FE" w14:textId="77777777">
+      <w:p w:rsidR="001414E0" w:rsidP="00C944F1" w14:paraId="0D44367B" w14:textId="77777777">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="001414E0" w:rsidP="001414E0" w14:paraId="1AE620FF" w14:textId="77777777">
+  <w:p w:rsidR="001414E0" w:rsidP="001414E0" w14:paraId="0D44367C" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:id w:val="2108073340"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w:rsidR="001408C0" w:rsidP="001408C0" w14:paraId="1AE62100" w14:textId="77777777">
+      <w:p w:rsidR="001408C0" w:rsidP="001408C0" w14:paraId="0D44367D" w14:textId="77777777">
         <w:pPr>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
         </w:pPr>
       </w:p>
-      <w:p w:rsidR="001408C0" w:rsidRPr="001408C0" w:rsidP="001408C0" w14:paraId="1AE62101" w14:textId="77777777">
+      <w:p w:rsidR="001408C0" w:rsidRPr="001408C0" w:rsidP="001408C0" w14:paraId="0D44367E" w14:textId="77777777">
         <w:pPr>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:bCs/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="001408C0">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:bCs/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>*</w:t>
         </w:r>
         <w:r w:rsidRPr="001408C0">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:bCs/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:tab/>
           <w:t>Policies become effective on the date of publication</w:t>
         </w:r>
       </w:p>
-      <w:p w:rsidR="00EF73F1" w:rsidRPr="001408C0" w:rsidP="001408C0" w14:paraId="1AE62102" w14:textId="77777777">
+      <w:p w:rsidR="00EF73F1" w:rsidRPr="001408C0" w:rsidP="001408C0" w14:paraId="0D44367F" w14:textId="77777777">
         <w:pPr>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:bCs/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="001408C0">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:bCs/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>**</w:t>
         </w:r>
         <w:r w:rsidRPr="001408C0">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:bCs/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:tab/>
           <w:t>If not applicable, enter NA</w:t>
         </w:r>
       </w:p>
-      <w:p w:rsidR="001414E0" w:rsidRPr="00553B05" w:rsidP="00EF73F1" w14:paraId="1AE62103" w14:textId="77777777">
+      <w:p w:rsidR="001414E0" w:rsidRPr="00553B05" w:rsidP="00EF73F1" w14:paraId="0D443680" w14:textId="77777777">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00553B05">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t xml:space="preserve">Page </w:t>
         </w:r>
         <w:r w:rsidRPr="00553B05">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00553B05">
           <w:rPr>
@@ -4849,471 +4526,373 @@
         </w:r>
         <w:r w:rsidRPr="00553B05">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidRPr="00553B05">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r w:rsidRPr="00553B05">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="001414E0" w:rsidP="001414E0" w14:paraId="1AE62104" w14:textId="77777777">
+  <w:p w:rsidR="001414E0" w:rsidP="001414E0" w14:paraId="0D443681" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00EF73F1" w:rsidRPr="00553B05" w:rsidP="001414E0" w14:paraId="1AE62105" w14:textId="77777777">
+  <w:p w:rsidR="00EF73F1" w:rsidRPr="00553B05" w:rsidP="001414E0" w14:paraId="0D443682" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="001408C0" w:rsidP="001408C0" w14:paraId="1AE6211B" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
+  <w:p w:rsidR="001408C0" w:rsidP="001408C0" w14:paraId="0D443698" w14:textId="77777777">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="001408C0" w:rsidRPr="001408C0" w:rsidP="001408C0" w14:paraId="1AE6211C" w14:textId="77777777">
+  <w:p w:rsidR="001408C0" w:rsidRPr="001408C0" w:rsidP="001408C0" w14:paraId="0D443699" w14:textId="77777777">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="001408C0">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>*</w:t>
     </w:r>
     <w:r w:rsidRPr="001408C0">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
       <w:t>Policies become effective on the date of publication</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="0035709C" w:rsidRPr="006A216D" w:rsidP="001408C0" w14:paraId="1AE6211D" w14:textId="77777777">
+  <w:p w:rsidR="0035709C" w:rsidRPr="006A216D" w:rsidP="001408C0" w14:paraId="0D44369A" w14:textId="77777777">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="001408C0">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>**</w:t>
     </w:r>
     <w:r w:rsidRPr="001408C0">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
       <w:t>If not applicable, enter NA</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
+  <w:p w:rsidR="00414293" w14:paraId="76C488BE" w14:textId="77777777">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLook w:val="04A0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5395"/>
       <w:gridCol w:w="5395"/>
     </w:tblGrid>
-    <w:tr w14:paraId="1AE620F9" w14:textId="77777777" w:rsidTr="00DD5721">
+    <w:tr w14:paraId="0D443676" w14:textId="77777777" w:rsidTr="00DD5721">
       <w:tblPrEx>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPrEx>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="10790" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p w:rsidR="00D13302" w:rsidP="00D13302" w14:paraId="1AE620F8" w14:textId="77777777">
+        <w:p w:rsidR="00D13302" w:rsidP="00D13302" w14:paraId="0D443675" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Document Title:</w:t>
           </w:r>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:instrText xml:space="preserve"> DOCVARIABLE </w:instrText>
-[...59 lines deleted...]
-            <w:instrText xml:space="preserve"> </w:instrText>
+            <w:instrText xml:space="preserve"> DOCVARIABLE Document_Title \* MERGEFORMAT </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t>Research Integrity Committee - Inquiries and Investigation</w:t>
+            <w:t>U-RES-RI-RIC – Research Integrity Committee - Inquiries and Investigation</w:t>
           </w:r>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w14:paraId="1AE620FC" w14:textId="77777777" w:rsidTr="00DD5721">
+    <w:tr w14:paraId="0D443679" w14:textId="77777777" w:rsidTr="00DD5721">
       <w:tblPrEx>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPrEx>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5395" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00D13302" w:rsidP="00D13302" w14:paraId="1AE620FA" w14:textId="77777777">
+        <w:p w:rsidR="00D13302" w:rsidP="00D13302" w14:paraId="0D443677" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Policy Number:</w:t>
           </w:r>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:instrText xml:space="preserve"> DOCVARIABLE </w:instrText>
-[...47 lines deleted...]
-            <w:instrText xml:space="preserve"> </w:instrText>
+            <w:instrText xml:space="preserve"> DOCVARIABLE Reference_ \* MERGEFORMAT </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>U-RIC 2.0</w:t>
           </w:r>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5395" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00D13302" w:rsidP="00D13302" w14:paraId="1AE620FB" w14:textId="77777777">
+        <w:p w:rsidR="00D13302" w:rsidP="00D13302" w14:paraId="0D443678" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Effective Date: 7/1/2007</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00FA481C" w:rsidRPr="00AC56B2" w14:paraId="1AE620FD" w14:textId="77777777">
+  <w:p w:rsidR="00FA481C" w:rsidRPr="00AC56B2" w14:paraId="0D44367A" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w:rsidR="009837C1" w:rsidP="00DF5DC5" w14:paraId="1AE62106" w14:textId="77777777">
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
+  <w:p w:rsidR="009837C1" w:rsidP="00DF5DC5" w14:paraId="0D443683" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Heading1"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00AC56B2">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-66675</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>152400</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1530350" cy="1104265"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="2" name="Picture 2"/>
           <wp:cNvGraphicFramePr/>
@@ -5344,940 +4923,650 @@
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:tab/>
-    </w:r>
-[...3 lines deleted...]
-      </w:rPr>
       <w:t>University Policy</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00DF5DC5" w:rsidP="00DF5DC5" w14:paraId="1AE62107" w14:textId="77777777"/>
-[...1 lines deleted...]
-  <w:p w:rsidR="00DF5DC5" w:rsidRPr="00DF5DC5" w:rsidP="00DF5DC5" w14:paraId="1AE62109" w14:textId="77777777"/>
+  <w:p w:rsidR="00DF5DC5" w:rsidP="00DF5DC5" w14:paraId="0D443684" w14:textId="77777777"/>
+  <w:p w:rsidR="00DF5DC5" w:rsidP="00DF5DC5" w14:paraId="0D443685" w14:textId="77777777"/>
+  <w:p w:rsidR="00DF5DC5" w:rsidRPr="00DF5DC5" w:rsidP="00DF5DC5" w14:paraId="0D443686" w14:textId="77777777"/>
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLook w:val="04A0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2701"/>
       <w:gridCol w:w="1917"/>
       <w:gridCol w:w="780"/>
       <w:gridCol w:w="2700"/>
       <w:gridCol w:w="2692"/>
     </w:tblGrid>
-    <w:tr w14:paraId="1AE6210F" w14:textId="77777777" w:rsidTr="00DD5721">
+    <w:tr w14:paraId="0D44368C" w14:textId="77777777" w:rsidTr="00DD5721">
       <w:tblPrEx>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPrEx>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2754" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00CE7D2D" w:rsidRPr="00424FB7" w:rsidP="00CE7D2D" w14:paraId="1AE6210A" w14:textId="77777777">
+        <w:p w:rsidR="00CE7D2D" w:rsidRPr="00424FB7" w:rsidP="00CE7D2D" w14:paraId="0D443687" w14:textId="77777777">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Section #</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t xml:space="preserve"> **</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="00CE7D2D" w:rsidRPr="00424FB7" w:rsidP="00CE7D2D" w14:paraId="1AE6210B" w14:textId="77777777">
+        <w:p w:rsidR="00CE7D2D" w:rsidRPr="00424FB7" w:rsidP="00CE7D2D" w14:paraId="0D443688" w14:textId="77777777">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>n/a</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1944" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00CE7D2D" w:rsidRPr="00424FB7" w:rsidP="00CE7D2D" w14:paraId="1AE6210C" w14:textId="77777777">
+        <w:p w:rsidR="00CE7D2D" w:rsidRPr="00424FB7" w:rsidP="00CE7D2D" w14:paraId="0D443689" w14:textId="77777777">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Policy #</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="00CE7D2D" w:rsidRPr="00424FB7" w:rsidP="00CE7D2D" w14:paraId="1AE6210D" w14:textId="77777777">
+        <w:p w:rsidR="00CE7D2D" w:rsidRPr="00424FB7" w:rsidP="00CE7D2D" w14:paraId="0D44368A" w14:textId="77777777">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:instrText xml:space="preserve"> DOCVARIABLE </w:instrText>
-[...47 lines deleted...]
-            <w:instrText xml:space="preserve"> </w:instrText>
+            <w:instrText xml:space="preserve"> DOCVARIABLE Reference_ \* MERGEFORMAT </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>U-RIC 2.0</w:t>
           </w:r>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="6318" w:type="dxa"/>
           <w:gridSpan w:val="3"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00CE7D2D" w:rsidRPr="00424FB7" w:rsidP="00CE7D2D" w14:paraId="1AE6210E" w14:textId="77777777">
+        <w:p w:rsidR="00CE7D2D" w:rsidRPr="00424FB7" w:rsidP="00CE7D2D" w14:paraId="0D44368B" w14:textId="77777777">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> DOCVARIABLE </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:instrText>Document_Title</w:instrText>
-[...49 lines deleted...]
-            <w:instrText xml:space="preserve"> </w:instrText>
+            <w:instrText xml:space="preserve">Document_Title \* MERGEFORMAT </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t>Research Integrity Committee - Inquiries and Investigation</w:t>
+            <w:t>U-RES-RI-RIC – Research Integrity Committee - Inquiries and Investigation</w:t>
           </w:r>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w14:paraId="1AE62111" w14:textId="77777777" w:rsidTr="00DD5721">
+    <w:tr w14:paraId="0D44368E" w14:textId="77777777" w:rsidTr="00DD5721">
       <w:tblPrEx>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPrEx>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="11016" w:type="dxa"/>
           <w:gridSpan w:val="5"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00CE7D2D" w:rsidRPr="00424FB7" w:rsidP="00DF6B0D" w14:paraId="1AE62110" w14:textId="77777777">
+        <w:p w:rsidR="00CE7D2D" w:rsidRPr="00424FB7" w:rsidP="00DF6B0D" w14:paraId="0D44368D" w14:textId="77777777">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t xml:space="preserve">Responsible Department:  </w:t>
           </w:r>
           <w:r w:rsidRPr="00DF6B0D">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t xml:space="preserve">Research Integrity </w:t>
-[...8 lines deleted...]
-            <w:t>Committee</w:t>
+            <w:t>Research Integrity Committee</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w14:paraId="1AE62118" w14:textId="77777777" w:rsidTr="00DD5721">
+    <w:tr w14:paraId="0D443695" w14:textId="77777777" w:rsidTr="00DD5721">
       <w:tblPrEx>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPrEx>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2754" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00CE7D2D" w:rsidRPr="00424FB7" w:rsidP="00CE7D2D" w14:paraId="1AE62112" w14:textId="77777777">
+        <w:p w:rsidR="00CE7D2D" w:rsidRPr="00424FB7" w:rsidP="00CE7D2D" w14:paraId="0D44368F" w14:textId="77777777">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Date Originated</w:t>
           </w:r>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:br/>
           </w:r>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:instrText xml:space="preserve"> DOCVARIABLE </w:instrText>
-[...47 lines deleted...]
-            <w:instrText xml:space="preserve"> </w:instrText>
+            <w:instrText xml:space="preserve"> DOCVARIABLE Original_Creation_Date \* MERGEFORMAT </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t>No Original</w:t>
-[...7 lines deleted...]
-            <w:t xml:space="preserve"> Creation Date Set</w:t>
+            <w:t>05/07/2020</w:t>
           </w:r>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2754" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00CE7D2D" w:rsidRPr="00424FB7" w:rsidP="00CE7D2D" w14:paraId="1AE62113" w14:textId="77777777">
+        <w:p w:rsidR="00CE7D2D" w:rsidRPr="00424FB7" w:rsidP="00CE7D2D" w14:paraId="0D443690" w14:textId="77777777">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Last Reviewed</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="00CE7D2D" w:rsidRPr="00424FB7" w:rsidP="00CE7D2D" w14:paraId="1AE62114" w14:textId="77777777">
+        <w:p w:rsidR="00CE7D2D" w:rsidRPr="00424FB7" w:rsidP="00CE7D2D" w14:paraId="0D443691" w14:textId="699F46BA">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00424FB7">
-[...4 lines deleted...]
-            </w:rPr>
+          <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidRPr="00424FB7">
-[...5 lines deleted...]
-            <w:instrText xml:space="preserve"> DOCVARIABLE </w:instrText>
+          <w:r>
+            <w:instrText xml:space="preserve"> DOCVARIABLE "Last_Periodic_Review_Date" \* MERGEFORMAT </w:instrText>
           </w:r>
-          <w:r w:rsidRPr="00424FB7">
-[...52 lines deleted...]
-            </w:rPr>
+          <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidRPr="00424FB7">
-[...5 lines deleted...]
-            <w:t>No External</w:t>
+          <w:r>
+            <w:t>05/07/2020</w:t>
           </w:r>
-          <w:r w:rsidRPr="00424FB7">
-[...12 lines deleted...]
-            </w:rPr>
+          <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2754" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00CE7D2D" w:rsidRPr="00424FB7" w:rsidP="00CE7D2D" w14:paraId="1AE62115" w14:textId="77777777">
+        <w:p w:rsidR="00CE7D2D" w:rsidRPr="00424FB7" w:rsidP="00CE7D2D" w14:paraId="0D443692" w14:textId="77777777">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Last Revised</w:t>
           </w:r>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:br/>
           </w:r>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:instrText xml:space="preserve"> DOCVARIABLE </w:instrText>
-[...47 lines deleted...]
-            <w:instrText xml:space="preserve"> </w:instrText>
+            <w:instrText xml:space="preserve"> DOCVARIABLE Date_Approved \* MERGEFORMAT </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>05/07/2020</w:t>
           </w:r>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2754" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00CE7D2D" w:rsidRPr="00424FB7" w:rsidP="00CE7D2D" w14:paraId="1AE62116" w14:textId="77777777">
+        <w:p w:rsidR="00CE7D2D" w:rsidRPr="00424FB7" w:rsidP="00CE7D2D" w14:paraId="0D443693" w14:textId="77777777">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Effective Dat</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>e *</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="00CE7D2D" w:rsidRPr="00424FB7" w:rsidP="00CE7D2D" w14:paraId="1AE62117" w14:textId="77777777">
+        <w:p w:rsidR="00CE7D2D" w:rsidRPr="00424FB7" w:rsidP="00CE7D2D" w14:paraId="0D443694" w14:textId="1B9A5552">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r>
-            <w:rPr>
-[...4 lines deleted...]
-            <w:t>7/1/2007</w:t>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:instrText xml:space="preserve"> DOCVARIABLE "Last_Periodic_Review_Date" \* MERGEFORMAT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:t>05/07/2020</w:t>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="004B1980" w:rsidRPr="00AC56B2" w:rsidP="004B1980" w14:paraId="1AE62119" w14:textId="77777777">
+  <w:p w:rsidR="004B1980" w:rsidRPr="00AC56B2" w:rsidP="004B1980" w14:paraId="0D443696" w14:textId="77777777">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00FA481C" w:rsidRPr="00AC56B2" w:rsidP="008A4C1F" w14:paraId="1AE6211A" w14:textId="77777777">
+  <w:p w:rsidR="00FA481C" w:rsidRPr="00AC56B2" w:rsidP="008A4C1F" w14:paraId="0D443697" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00AC56B2">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve">Printed copies are for reference only.  Please refer to the electronic copy for the </w:t>
     </w:r>
     <w:r w:rsidRPr="00AC56B2" w:rsidR="00FC0BBA">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>official</w:t>
     </w:r>
     <w:r w:rsidRPr="00AC56B2">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> version.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="192305DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B3D0B346"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6319,51 +5608,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23E42C9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1AC662CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6405,51 +5694,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="46F26ACA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4C8C038A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -6466,51 +5755,51 @@
       <w:start w:val="0"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="0"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="0"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="0"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="0"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D811D47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDB279B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -6527,51 +5816,51 @@
       <w:start w:val="0"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="0"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="0"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="0"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="0"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53CF7E43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="60366D54"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6613,51 +5902,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54E1058B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A6A81728"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -6726,51 +6015,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56694F60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AFB419BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="0"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="0"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
@@ -6783,51 +6072,51 @@
       <w:start w:val="0"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="0"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="0"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="0"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="0"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C2C58CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="76E251EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="93"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6896,51 +6185,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60C001EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="37EE2276"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
@@ -6985,51 +6274,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6776644A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="614AED66"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7071,51 +6360,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="739038ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="92BA8FEE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="93"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7184,90 +6473,90 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1392119920">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1072191259">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="143473339">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="871183876">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="678896986">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1826314806">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1038968919">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1103187209">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1491284541">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="360782170">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1744599917">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="1"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="180"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="1" w:directFormattingOnParagraphs="1" w:directFormattingOnRuns="1" w:directFormattingOnTables="1" w:headingStyles="0" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="0" w:tableStyles="0" w:top3HeadingStyles="1" w:visibleStyles="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="24"/>
   <w:drawingGridVerticalSpacing w:val="65"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009244FA"/>
     <w:rsid w:val="00020D57"/>
     <w:rsid w:val="000250B9"/>
     <w:rsid w:val="00032BDF"/>
     <w:rsid w:val="00054300"/>
     <w:rsid w:val="000564B1"/>
@@ -7307,58 +6596,60 @@
     <w:rsid w:val="001B6CA2"/>
     <w:rsid w:val="001E512C"/>
     <w:rsid w:val="001E6B0A"/>
     <w:rsid w:val="001F05BE"/>
     <w:rsid w:val="001F66E5"/>
     <w:rsid w:val="00216EB6"/>
     <w:rsid w:val="002220BE"/>
     <w:rsid w:val="00233277"/>
     <w:rsid w:val="002346B4"/>
     <w:rsid w:val="0026002A"/>
     <w:rsid w:val="00262C69"/>
     <w:rsid w:val="00262E8A"/>
     <w:rsid w:val="00271BED"/>
     <w:rsid w:val="002864C7"/>
     <w:rsid w:val="00292789"/>
     <w:rsid w:val="002944DD"/>
     <w:rsid w:val="002B050A"/>
     <w:rsid w:val="002B6091"/>
     <w:rsid w:val="002F3D19"/>
     <w:rsid w:val="00302342"/>
     <w:rsid w:val="003252A6"/>
     <w:rsid w:val="0032575E"/>
     <w:rsid w:val="00337BDE"/>
     <w:rsid w:val="00351366"/>
     <w:rsid w:val="0035709C"/>
+    <w:rsid w:val="00363D6D"/>
     <w:rsid w:val="003A0292"/>
     <w:rsid w:val="003D0C32"/>
     <w:rsid w:val="003E3A6D"/>
     <w:rsid w:val="003E5143"/>
     <w:rsid w:val="003E57FA"/>
     <w:rsid w:val="003F2549"/>
     <w:rsid w:val="003F6CC6"/>
     <w:rsid w:val="00403B72"/>
+    <w:rsid w:val="00414293"/>
     <w:rsid w:val="00424FB7"/>
     <w:rsid w:val="004310EC"/>
     <w:rsid w:val="00450534"/>
     <w:rsid w:val="00464483"/>
     <w:rsid w:val="00466F61"/>
     <w:rsid w:val="004833B9"/>
     <w:rsid w:val="00497DF5"/>
     <w:rsid w:val="004A3FFF"/>
     <w:rsid w:val="004A6882"/>
     <w:rsid w:val="004B0016"/>
     <w:rsid w:val="004B1980"/>
     <w:rsid w:val="004B6899"/>
     <w:rsid w:val="004C3422"/>
     <w:rsid w:val="004E76E7"/>
     <w:rsid w:val="004F32D9"/>
     <w:rsid w:val="004F384E"/>
     <w:rsid w:val="00507668"/>
     <w:rsid w:val="005100F3"/>
     <w:rsid w:val="00511458"/>
     <w:rsid w:val="00517379"/>
     <w:rsid w:val="0053656D"/>
     <w:rsid w:val="00553B05"/>
     <w:rsid w:val="005613D5"/>
     <w:rsid w:val="00570636"/>
     <w:rsid w:val="005C7404"/>
@@ -7475,190 +6766,198 @@
     <w:rsid w:val="00C30C33"/>
     <w:rsid w:val="00C43B19"/>
     <w:rsid w:val="00C50210"/>
     <w:rsid w:val="00C562F6"/>
     <w:rsid w:val="00C57548"/>
     <w:rsid w:val="00C62AF9"/>
     <w:rsid w:val="00C746DA"/>
     <w:rsid w:val="00C9390C"/>
     <w:rsid w:val="00C944F1"/>
     <w:rsid w:val="00CA2B5A"/>
     <w:rsid w:val="00CA31B1"/>
     <w:rsid w:val="00CB492B"/>
     <w:rsid w:val="00CC61A3"/>
     <w:rsid w:val="00CD45DC"/>
     <w:rsid w:val="00CE7D2D"/>
     <w:rsid w:val="00D014CE"/>
     <w:rsid w:val="00D0672D"/>
     <w:rsid w:val="00D11FC5"/>
     <w:rsid w:val="00D13302"/>
     <w:rsid w:val="00D154B8"/>
     <w:rsid w:val="00D23CCC"/>
     <w:rsid w:val="00D367A4"/>
     <w:rsid w:val="00D7173B"/>
     <w:rsid w:val="00D747C5"/>
     <w:rsid w:val="00D74E75"/>
+    <w:rsid w:val="00D77FDA"/>
     <w:rsid w:val="00D83931"/>
     <w:rsid w:val="00D83D98"/>
     <w:rsid w:val="00D8537B"/>
     <w:rsid w:val="00D86546"/>
     <w:rsid w:val="00D95394"/>
     <w:rsid w:val="00DA1283"/>
     <w:rsid w:val="00DB0EAE"/>
+    <w:rsid w:val="00DC057C"/>
     <w:rsid w:val="00DF5DC5"/>
     <w:rsid w:val="00DF6B0D"/>
     <w:rsid w:val="00E14827"/>
+    <w:rsid w:val="00E161BB"/>
     <w:rsid w:val="00E216AC"/>
     <w:rsid w:val="00E4505A"/>
     <w:rsid w:val="00E56CED"/>
     <w:rsid w:val="00E64F44"/>
     <w:rsid w:val="00E76BF2"/>
     <w:rsid w:val="00E81F40"/>
     <w:rsid w:val="00E84489"/>
     <w:rsid w:val="00EF3580"/>
     <w:rsid w:val="00EF4D6D"/>
     <w:rsid w:val="00EF73F1"/>
     <w:rsid w:val="00F034A7"/>
     <w:rsid w:val="00F133D8"/>
     <w:rsid w:val="00F176FD"/>
     <w:rsid w:val="00F2479C"/>
     <w:rsid w:val="00F415D9"/>
     <w:rsid w:val="00F44B87"/>
     <w:rsid w:val="00F51EAC"/>
     <w:rsid w:val="00F76BF3"/>
     <w:rsid w:val="00FA481C"/>
     <w:rsid w:val="00FB2233"/>
     <w:rsid w:val="00FC018A"/>
     <w:rsid w:val="00FC0BBA"/>
     <w:rsid w:val="00FC4BAF"/>
     <w:rsid w:val="00FD7A04"/>
     <w:rsid w:val="00FF3633"/>
     <w:rsid w:val="00FF69F1"/>
   </w:rsids>
   <w:docVars>
     <w:docVar w:name="Date Approved" w:val="05/07/2020"/>
     <w:docVar w:name="Date_Approved" w:val="05/07/2020"/>
     <w:docVar w:name="Document Title" w:val="Research Integrity Committee - Inquiries and Investigation"/>
-    <w:docVar w:name="Document_Title" w:val="Research Integrity Committee - Inquiries and Investigation"/>
+    <w:docVar w:name="Document_Title" w:val="U-RES-RI-RIC – Research Integrity Committee - Inquiries and Investigation"/>
     <w:docVar w:name="Effective Date" w:val="Not Set"/>
     <w:docVar w:name="Last External Review Date" w:val="Not Set"/>
     <w:docVar w:name="Last Periodic Review Date" w:val="Last Periodic Review Date"/>
     <w:docVar w:name="Last_External_Review_Date" w:val="No External Review Date Set"/>
+    <w:docVar w:name="Last_Periodic_Review_Date" w:val="05/07/2020"/>
     <w:docVar w:name="Original Creation Date" w:val="Not Set"/>
-    <w:docVar w:name="Original_Creation_Date" w:val="No Original Creation Date Set"/>
+    <w:docVar w:name="Original_Creation_Date" w:val="05/07/2020"/>
     <w:docVar w:name="PO Department" w:val="Research Administration"/>
     <w:docVar w:name="Reference #" w:val="U-RIC 2.0"/>
     <w:docVar w:name="Reference_" w:val="U-RIC 2.0"/>
   </w:docVars>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:wrapRight/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
+  <w14:docId w14:val="0D4435C7"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{594E7E58-F90A-47A1-AE90-23B5AB6B14F7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="header" w:uiPriority="99"/>
     <w:lsdException w:name="footer" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal (Web)" w:uiPriority="99"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
@@ -7832,50 +7131,51 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="52"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
@@ -8215,57 +7515,57 @@
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001408C0"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0007710B"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" /></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /></Relationships>
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -8536,78 +7836,78 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A52B6AFC-97A3-184D-B0BE-609816AC7182}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
   <Words>3160</Words>
-  <Characters>17097</Characters>
+  <Characters>17086</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>142</Lines>
-  <Paragraphs>40</Paragraphs>
+  <Lines>324</Lines>
+  <Paragraphs>107</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Medical University of S. C.</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20217</CharactersWithSpaces>
+  <CharactersWithSpaces>20163</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>MUSC</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="SaveLocal">
     <vt:bool>true</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_NewReviewCycle">
     <vt:lpwstr/>
   </property>