--- v0 (2025-11-20)
+++ v1 (2026-04-01)
@@ -7,51 +7,51 @@
   <Override PartName="/customXml/item1.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <!-- Generated by Aspose.Words for .NET 24.10.0 -->
+  <!-- Generated by Aspose.Words for .NET 25.12.0 -->
   <w:body>
     <w:p w:rsidR="00DF6B0D" w:rsidP="00DF6B0D" w14:paraId="1AE6204B" w14:textId="2BA4087B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Part 2: Inquiries and Investigations</w:t>