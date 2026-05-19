--- v1 (2026-04-01)
+++ v2 (2026-05-19)
@@ -7144,50 +7144,51 @@
     <w:rsid w:val="00F034A7"/>
     <w:rsid w:val="00F133D8"/>
     <w:rsid w:val="00F176FD"/>
     <w:rsid w:val="00F2479C"/>
     <w:rsid w:val="00F415D9"/>
     <w:rsid w:val="00F44B87"/>
     <w:rsid w:val="00F51EAC"/>
     <w:rsid w:val="00F76BF3"/>
     <w:rsid w:val="00FA481C"/>
     <w:rsid w:val="00FB2233"/>
     <w:rsid w:val="00FC018A"/>
     <w:rsid w:val="00FC0BBA"/>
     <w:rsid w:val="00FC4BAF"/>
     <w:rsid w:val="00FD7A04"/>
     <w:rsid w:val="00FF3633"/>
     <w:rsid w:val="00FF69F1"/>
   </w:rsids>
   <w:docVars>
     <w:docVar w:name="Date Approved" w:val="05/07/2020"/>
     <w:docVar w:name="Document Title" w:val="Research Integrity Committee - Inquiries and Investigation"/>
     <w:docVar w:name="Effective Date" w:val="Not Set"/>
     <w:docVar w:name="Last External Review Date" w:val="Not Set"/>
     <w:docVar w:name="Last Periodic Review Date" w:val="Last Periodic Review Date"/>
     <w:docVar w:name="Original Creation Date" w:val="Not Set"/>
     <w:docVar w:name="PO Department" w:val="Research Administration"/>
+    <w:docVar w:name="Reference " w:val="U-RIC 2.0"/>
     <w:docVar w:name="Reference #" w:val="U-RIC 2.0"/>
   </w:docVars>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:wrapRight/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{594E7E58-F90A-47A1-AE90-23B5AB6B14F7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>