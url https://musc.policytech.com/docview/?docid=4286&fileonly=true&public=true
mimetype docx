--- v2 (2026-05-19)
+++ v3 (2026-07-19)
@@ -5010,51 +5010,111 @@
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:instrText xml:space="preserve"> DOCVARIABLE "Document Title" \* MERGEFORMAT </w:instrText>
+            <w:instrText xml:space="preserve"> DOCVARIABLE </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00424FB7">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:instrText>Document_Title</w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00424FB7">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00424FB7">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:instrText>\*</w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00424FB7">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00424FB7">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:instrText>MERGEFORMAT</w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00424FB7">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Research Integrity Committee - Inquiries and Investigation</w:t>
           </w:r>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
@@ -5093,51 +5153,99 @@
             </w:rPr>
             <w:t>Policy Number:</w:t>
           </w:r>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:instrText xml:space="preserve"> DOCVARIABLE "Reference #" \* MERGEFORMAT </w:instrText>
+            <w:instrText xml:space="preserve"> DOCVARIABLE </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00424FB7">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:instrText>Reference_</w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00424FB7">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00424FB7">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:instrText>\*</w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00424FB7">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00424FB7">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:instrText>MERGEFORMAT</w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00424FB7">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>U-RIC 2.0</w:t>
           </w:r>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
@@ -5369,51 +5477,99 @@
         </w:p>
         <w:p w:rsidR="00CE7D2D" w:rsidRPr="00424FB7" w:rsidP="00CE7D2D" w14:paraId="1AE6210D" w14:textId="77777777">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:instrText xml:space="preserve"> DOCVARIABLE "Reference #" \* MERGEFORMAT </w:instrText>
+            <w:instrText xml:space="preserve"> DOCVARIABLE </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00424FB7">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:instrText>Reference_</w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00424FB7">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00424FB7">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:instrText>\*</w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00424FB7">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00424FB7">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:instrText>MERGEFORMAT</w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00424FB7">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>U-RIC 2.0</w:t>
           </w:r>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
@@ -5432,51 +5588,111 @@
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:instrText xml:space="preserve"> DOCVARIABLE "Document Title" \* MERGEFORMAT </w:instrText>
+            <w:instrText xml:space="preserve"> DOCVARIABLE </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00424FB7">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:instrText>Document_Title</w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00424FB7">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00424FB7">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:instrText>\*</w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00424FB7">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00424FB7">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:instrText>MERGEFORMAT</w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00424FB7">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Research Integrity Committee - Inquiries and Investigation</w:t>
           </w:r>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
@@ -5569,67 +5785,123 @@
             <w:t>Date Originated</w:t>
           </w:r>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:br/>
           </w:r>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:instrText xml:space="preserve"> DOCVARIABLE "Original Creation Date" \* MERGEFORMAT </w:instrText>
+            <w:instrText xml:space="preserve"> DOCVARIABLE </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00424FB7">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:instrText>Original_Creation_Date</w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00424FB7">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00424FB7">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:instrText>\*</w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00424FB7">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00424FB7">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:instrText>MERGEFORMAT</w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00424FB7">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t>Not Set</w:t>
+            <w:t>No Original</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00424FB7">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> Creation Date Set</w:t>
           </w:r>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2754" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w:rsidR="00CE7D2D" w:rsidRPr="00424FB7" w:rsidP="00CE7D2D" w14:paraId="1AE62113" w14:textId="77777777">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
@@ -5647,67 +5919,123 @@
         </w:p>
         <w:p w:rsidR="00CE7D2D" w:rsidRPr="00424FB7" w:rsidP="00CE7D2D" w14:paraId="1AE62114" w14:textId="77777777">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:instrText xml:space="preserve"> DOCVARIABLE "Last External Review Date" \* MERGEFORMAT </w:instrText>
+            <w:instrText xml:space="preserve"> DOCVARIABLE </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00424FB7">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:instrText>Last_External_Review_Date</w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00424FB7">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00424FB7">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:instrText>\*</w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00424FB7">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00424FB7">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:instrText>MERGEFORMAT</w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00424FB7">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t>Not Set</w:t>
+            <w:t>No External</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00424FB7">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> Review Date Set</w:t>
           </w:r>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2754" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w:rsidR="00CE7D2D" w:rsidRPr="00424FB7" w:rsidP="00CE7D2D" w14:paraId="1AE62115" w14:textId="77777777">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
@@ -5722,51 +6050,99 @@
             <w:t>Last Revised</w:t>
           </w:r>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:br/>
           </w:r>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:instrText xml:space="preserve"> DOCVARIABLE "Date Approved" \* MERGEFORMAT </w:instrText>
+            <w:instrText xml:space="preserve"> DOCVARIABLE </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00424FB7">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:instrText>Date_Approved</w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00424FB7">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00424FB7">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:instrText>\*</w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00424FB7">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00424FB7">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:instrText>MERGEFORMAT</w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00424FB7">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>05/07/2020</w:t>
           </w:r>
           <w:r w:rsidRPr="00424FB7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
@@ -7138,58 +7514,62 @@
     <w:rsid w:val="00E76BF2"/>
     <w:rsid w:val="00E81F40"/>
     <w:rsid w:val="00E84489"/>
     <w:rsid w:val="00EF3580"/>
     <w:rsid w:val="00EF4D6D"/>
     <w:rsid w:val="00EF73F1"/>
     <w:rsid w:val="00F034A7"/>
     <w:rsid w:val="00F133D8"/>
     <w:rsid w:val="00F176FD"/>
     <w:rsid w:val="00F2479C"/>
     <w:rsid w:val="00F415D9"/>
     <w:rsid w:val="00F44B87"/>
     <w:rsid w:val="00F51EAC"/>
     <w:rsid w:val="00F76BF3"/>
     <w:rsid w:val="00FA481C"/>
     <w:rsid w:val="00FB2233"/>
     <w:rsid w:val="00FC018A"/>
     <w:rsid w:val="00FC0BBA"/>
     <w:rsid w:val="00FC4BAF"/>
     <w:rsid w:val="00FD7A04"/>
     <w:rsid w:val="00FF3633"/>
     <w:rsid w:val="00FF69F1"/>
   </w:rsids>
   <w:docVars>
     <w:docVar w:name="Date Approved" w:val="05/07/2020"/>
+    <w:docVar w:name="Date_Approved" w:val="05/07/2020"/>
     <w:docVar w:name="Document Title" w:val="Research Integrity Committee - Inquiries and Investigation"/>
+    <w:docVar w:name="Document_Title" w:val="Research Integrity Committee - Inquiries and Investigation"/>
     <w:docVar w:name="Effective Date" w:val="Not Set"/>
     <w:docVar w:name="Last External Review Date" w:val="Not Set"/>
     <w:docVar w:name="Last Periodic Review Date" w:val="Last Periodic Review Date"/>
+    <w:docVar w:name="Last_External_Review_Date" w:val="No External Review Date Set"/>
     <w:docVar w:name="Original Creation Date" w:val="Not Set"/>
+    <w:docVar w:name="Original_Creation_Date" w:val="No Original Creation Date Set"/>
     <w:docVar w:name="PO Department" w:val="Research Administration"/>
-    <w:docVar w:name="Reference " w:val="U-RIC 2.0"/>
     <w:docVar w:name="Reference #" w:val="U-RIC 2.0"/>
+    <w:docVar w:name="Reference_" w:val="U-RIC 2.0"/>
   </w:docVars>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:wrapRight/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{594E7E58-F90A-47A1-AE90-23B5AB6B14F7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">